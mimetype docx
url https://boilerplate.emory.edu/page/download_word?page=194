--- v1 (2025-12-10)
+++ v2 (2026-10-13)
@@ -32,72 +32,54 @@
   <w:body>
     <!--
       KNOWN BUGS:
       div
         h2
         div
           textnode (WONT BE WRAPPED IN A W:P)
           div
             table
             span
               text
     -->
     <w:p xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:pkg="http://schemas.microsoft.com/office/2006/xmlPackage" xmlns:str="http://exslt.org/strings" xmlns:fn="http://www.w3.org/2005/xpath-functions">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Department of Neurology - Movement Disorders Program</w:t>
       </w:r>
     </w:p>
     <w:p xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:pkg="http://schemas.microsoft.com/office/2006/xmlPackage" xmlns:str="http://exslt.org/strings" xmlns:fn="http://www.w3.org/2005/xpath-functions">
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">Emory’s </w:t>
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> has led clinical tri</w:t>
+        <w:t xml:space="preserve">Emory’s Jean and Paul Amos Parkinson's Disease and Movement Disorders Program</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> has led clinical tri</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">als</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> for therapies </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">pertaining to</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Parkinson’s disease, dystonia, essential tremor, and Huntington’s disease. For its research and clinical care in the areas of Parkinson’s disease, Huntington’s disease, and Lewy Body dementia, the program has been </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">designated</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> a Center of Excellence. Emory’s </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Movement </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Disorders</w:t>
       </w:r>