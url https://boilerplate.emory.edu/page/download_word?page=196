--- v0 (2025-10-19)
+++ v1 (2026-09-23)
@@ -29,111 +29,225 @@
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <!--
       KNOWN BUGS:
       div
         h2
         div
           textnode (WONT BE WRAPPED IN A W:P)
           div
             table
             span
               text
     -->
     <w:p xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:pkg="http://schemas.microsoft.com/office/2006/xmlPackage" xmlns:str="http://exslt.org/strings" xmlns:fn="http://www.w3.org/2005/xpath-functions">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Center for Neurodegenerative Disease (CND)</w:t>
       </w:r>
     </w:p>
     <w:p xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:pkg="http://schemas.microsoft.com/office/2006/xmlPackage" xmlns:str="http://exslt.org/strings" xmlns:fn="http://www.w3.org/2005/xpath-functions">
       <w:r>
-        <w:rPr>
-[...11 lines deleted...]
-        <w:t xml:space="preserve">Research at this Center cuts across traditional academic departments and scientific disciplines to focus on mechanisms of neurodegeneration, neuroprotection, and brain repair.</w:t>
+        <w:t xml:space="preserve">Emory Center for Neurodegenerative </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Disease</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">’s</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (CND)</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">overriding goal</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> is to make major research discoveries that will help transform neurodegenerative disorders from poorly treatable, inevitable, and incurable conditions to treatable, </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">preventable</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> and curable conditions. </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Over 40 laboratories work collaboratively to integrate fundamental, </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">translational</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> and clinical research findings, all towards </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">enhanc</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ing</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> our understanding of devast</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ing </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">neurodegenerative disease</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> such as Alzheimer's disease (AD), Parkinson disease (PD), ALS, frontal temporal dementia (FTD</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">)</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> and other related disorders</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. The CND also serves as a hub for training the next generation of scientists in a dynamic environment. </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">As part of its educational mission, the CND trains a wide range of undergraduate, graduate students and postdoctoral fellows and junior faculty.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:pkg="http://schemas.microsoft.com/office/2006/xmlPackage" xmlns:str="http://exslt.org/strings" xmlns:fn="http://www.w3.org/2005/xpath-functions">
       <w:r>
-        <w:rPr>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">Laboratory</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:pkg="http://schemas.microsoft.com/office/2006/xmlPackage" xmlns:str="http://exslt.org/strings" xmlns:fn="http://www.w3.org/2005/xpath-functions">
       <w:r>
-        <w:t xml:space="preserve">CND faculty collaborate across 40 laboratories to integrate fundamental, translational, and clinical research findings that have enhanced scientists’ understanding of devasting neurodegenerative disease such as Alzheimer’s disease (AD), Parkinson disease (PD), ALS, frontal temporal dementia (FTD), and other related disorders. CND’s research laboratories and core facilities are equipped with the most advanced technologies in imaging, proteomics, gene expression analysis, viral vectors and gene therapy, monoclonal antibodies, and histopathology.</w:t>
+        <w:t xml:space="preserve">Laboratory</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:pkg="http://schemas.microsoft.com/office/2006/xmlPackage" xmlns:str="http://exslt.org/strings" xmlns:fn="http://www.w3.org/2005/xpath-functions">
       <w:r>
-        <w:rPr>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">Office</w:t>
+        <w:t xml:space="preserve">CND</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> has </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">5,000 square feet</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> of space in Health Sciences Research Building II and ~</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">12,000 square feet</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> of </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">space in the Whitehead Biomedical Research Building. Its</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">research laboratories and core facilities are equipped with the most advanced technologies in imaging, proteomics, gene expression analysis, viral vectors and gene therapy, monoclonal antibodies, and histopathology. </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Functioning as a center without walls, the CND’s members have labs outside this allotted space</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, and the CND hosts the Emory Proteomics Core and </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Neuropathology</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Core.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:pkg="http://schemas.microsoft.com/office/2006/xmlPackage" xmlns:str="http://exslt.org/strings" xmlns:fn="http://www.w3.org/2005/xpath-functions">
       <w:r>
-        <w:t xml:space="preserve">The Center has nearly 5,000 square feet of space in the new Health Sciences Research Building (HSRBII), where Dr. Golde, the director, and central offices and labs are located. In addition to administrative offices in HSRB II, the Center has administrative offices in the Whitehead Biomedical Research Building, in the laboratories of more than 40 neuroscience faculty across Emory University campus, and in Executive Park.</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:pkg="http://schemas.microsoft.com/office/2006/xmlPackage" xmlns:str="http://exslt.org/strings" xmlns:fn="http://www.w3.org/2005/xpath-functions">
       <w:r>
-        <w:rPr>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">Other</w:t>
+        <w:t xml:space="preserve">Office</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:pkg="http://schemas.microsoft.com/office/2006/xmlPackage" xmlns:str="http://exslt.org/strings" xmlns:fn="http://www.w3.org/2005/xpath-functions">
       <w:r>
-        <w:t xml:space="preserve">Beyond the research, CND maintains a strong partnership with Emory Healthcare, which has a large and outstanding clinical faculty providing comprehensive care, education, and support for affected individuals and their families. As part of its educational mission, the CND serves as a hub for training the next generation of physicians and scientists in this dynamic environment. Its trainees include diverse undergraduate, graduate students and postdoctoral fellows and junior faculty.</w:t>
+        <w:t xml:space="preserve">Each PI has offices near their laboratories, ranging from 120-</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">200 square feet</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:pkg="http://schemas.microsoft.com/office/2006/xmlPackage" xmlns:str="http://exslt.org/strings" xmlns:fn="http://www.w3.org/2005/xpath-functions">
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:pkg="http://schemas.microsoft.com/office/2006/xmlPackage" xmlns:str="http://exslt.org/strings" xmlns:fn="http://www.w3.org/2005/xpath-functions">
+      <w:r>
+        <w:t xml:space="preserve">Other</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:pkg="http://schemas.microsoft.com/office/2006/xmlPackage" xmlns:str="http://exslt.org/strings" xmlns:fn="http://www.w3.org/2005/xpath-functions">
+      <w:r>
+        <w:t xml:space="preserve">Beyond the research, CND maintains a strong partnership with Emory Healthcare, which has a large and outstanding clinical faculty providing comprehensive care, education, and support for affected individuals and their families. </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00187EAF" w:rsidRPr="00E01725">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>