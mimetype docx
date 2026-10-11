--- v0 (2025-10-12)
+++ v1 (2026-10-11)
@@ -161,477 +161,365 @@
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The Biomedical Informatics Department has multiple Logitech Group systems which allow researchers to host and join group video conferences simply by connecting a laptop to the Logitech hub managing the room’s conference camera and speakerphone. All conference rooms have dedicated video conferencing facilities.</w:t>
       </w:r>
     </w:p>
     <w:p xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:pkg="http://schemas.microsoft.com/office/2006/xmlPackage" xmlns:str="http://exslt.org/strings" xmlns:fn="http://www.w3.org/2005/xpath-functions">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Computing Environment</w:t>
       </w:r>
     </w:p>
     <w:p xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:pkg="http://schemas.microsoft.com/office/2006/xmlPackage" xmlns:str="http://exslt.org/strings" xmlns:fn="http://www.w3.org/2005/xpath-functions">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">The HPC cluster</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> consists of 23 discrete nodes of multiple types:</w:t>
+        <w:t xml:space="preserve"> consists of 22 discrete nodes of multiple types:</w:t>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Type A are 2U single CPU single GPU high-RAM large scratch-space systems (8 nodes)</w:t>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">AMD EPYC 7402P 24-core 2.80GHz CPU</w:t>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">256 GB DDR4 RAM</w:t>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Nvidia A30 GPU (24 GB RAM, 3804 CUDA cores, 224 Tensor cores)</w:t>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">60 TB of NVMe-backed onboard scratch-space</w:t>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Type B are 2U single CPU dual GPU high-RAM large scratch-space systems (7 nodes)</w:t>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">AMD EPYC 9254 24-core 2.90GHz CPU</w:t>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">384 GB DDR5 RAM</w:t>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">2 x Nvidia RTX 6000 ADA GPUs (48 GB RAM, 18716 CUDA cores, 568 Tensor cores)</w:t>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">60 TB of NVMe-backed onboard scratch-space</w:t>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Type C are department-owned specialty systems that have unique configurations from the other nodes in the cluster, such as the Nvidia-DGX1 (5 nodes, each defined below)</w:t>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">2 x Intel Xeon E5-2698 v4 20-core 3.6GHz CPUs | 512 GB RAM | 8 x Nvidia Tesla V100 GPUs (32 GB RAM)</w:t>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">2 x Intel Xeon E5-2640 v4 10-core 3.40GHz CPUs | 1 TB RAM | 4 x Nvidia Quatro RTX 6000 GPUs (24 GB RAM)</w:t>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">2 x AMD EPYC 7742 64-core 2.25GHz CPUs | 1 TB RAM | 4 x Nvidia A100 GPUs (40 GB RAM)</w:t>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">2 x AMD EPYC 9354 32-core 3.25GHz CPUs | 1 TB RAM | 8 x Nvidia L40S ADA GPUs (48 GB RAM)</w:t>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">2 x AMD EPYC 9554 64-Core 3.10GHz Processors | 1.5 TB RAM | 8 x Nvidia H200 GPUs (141 GB RAM)</w:t>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Type D are systems owned by specific research groups but managed by BMI with reciprocal access agreements for the entire department to use the resources (2 nodes, each defined below)</w:t>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">2 x Intel Xeon Gold 6548Y+ 32-core 4.1GHz CPUs | 1 TB RAM | 4 x Nvidia L40S GPUs (48 GB RAM)</w:t>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">1 x Intel Xeon 6731P 32-core 2.50GHz CPU | 512 GB RAM | 2 x Nvidia H200 NVL GPUs (141 GB RAM) </w:t>
       </w:r>
     </w:p>
     <w:p xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:pkg="http://schemas.microsoft.com/office/2006/xmlPackage" xmlns:str="http://exslt.org/strings" xmlns:fn="http://www.w3.org/2005/xpath-functions">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">●</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">Type A are 2U single CPU single GPU high-RAM large scratch-space systems (8 nodes)</w:t>
+        <w:t xml:space="preserve">Most nodes have a QDDR Infiniband connection to a minimum of a 40G QDDR Infiniband switch, with many of the newer nodes having a connection to a higher-speed 100G Infiniband switch, for use as their data transfer network to communicate with our on-site 3.1 Petabyte dedicated storage infrastructure. They are also all joined by 10Gb ethernet connections to the rest of BMI’s internal network for use in other data transfers &amp; receiving new computational jobs to run from our department’s researchers. The ethernet links connect through a set of high-performance switches with 48 x 10G ports and 6 x 40G ports each, while the Infiniband uplinks connect through multiple 40G &amp; 100G Infiniband switches.</w:t>
       </w:r>
     </w:p>
     <w:p xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:pkg="http://schemas.microsoft.com/office/2006/xmlPackage" xmlns:str="http://exslt.org/strings" xmlns:fn="http://www.w3.org/2005/xpath-functions">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">○</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">AMD EPYC 7402P 24-core 2.80GHz CPU</w:t>
+        <w:t xml:space="preserve">The general HPC cluster provides over 900 cores of general-purpose computing power coupled with slightly over 9 TB of RAM. An additional </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">702,056 </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">CUDA</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t xml:space="preserve">tm</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> cores with 3,096 GB GDDR5 RAM provide GPU capabilities to make a very versatile and powerful HPC cluster.</w:t>
       </w:r>
     </w:p>
     <w:p xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:pkg="http://schemas.microsoft.com/office/2006/xmlPackage" xmlns:str="http://exslt.org/strings" xmlns:fn="http://www.w3.org/2005/xpath-functions">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">○</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">256 GB DDR4 RAM</w:t>
+        <w:t xml:space="preserve">A central set of file-server systems providing data via a combination of BeeGFS and NFS are connected by Infiniband &amp; ethernet to the high performance switches and provide a total of 3.1 PB of long-term storage shared among all members of the BMI faculty and their researchers. In addition, a separate storage server provides an additional 80TB of space for use as scratch-space that’s backed by NVMe drives &amp; shared across all nodes in the computational cluster via NFS. All 22 HPC nodes also have local storage ranging from 1.2TB to 60TB (depending on hardware configuration) for computational scratch space that doesn’t incur a network overhead. Software tools available on the cluster include MATLAB, Python 3.11 and 3.13 through the use of “Environment Modules” (with additional versions installable by end-users through tools like Conda), image processing tools from numerous sources and many other open-source tools and libraries. The base OS for the HPC cluster is Rocky Linux 8, and the cluster management software is Slurm.</w:t>
       </w:r>
     </w:p>
     <w:p xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:pkg="http://schemas.microsoft.com/office/2006/xmlPackage" xmlns:str="http://exslt.org/strings" xmlns:fn="http://www.w3.org/2005/xpath-functions">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">○</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">Nvidia A30 GPU (24 GB RAM, 3804 CUDA cores, 224 Tensor cores)</w:t>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">The cluster satisfies institutional HIPAA requirements for research to control storage and access for PHI data to provide cluster use with real patient data while still maintaining privacy of PHI records.</w:t>
       </w:r>
     </w:p>
     <w:p xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:pkg="http://schemas.microsoft.com/office/2006/xmlPackage" xmlns:str="http://exslt.org/strings" xmlns:fn="http://www.w3.org/2005/xpath-functions">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">○</w:t>
-[...11 lines deleted...]
-        <w:br/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">A virtual machine cluster</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> has been constructed from multiple high-core count nodes and managed by the open-source tool Xen Orchestra; the virtualization method is using the XCP-ng hypervisor software. There's substantial storage dedicated to the VM infrastructure for each VM to have some local storage, as well as the ability to connect the VMs to the same NFS storage systems used by the BMI computational cluster. There are 2 virtualization nodes for general VM usage by the department with a total of 128 cores and 1 TB RAM overall, with a 10G connection available on each virtualization node.</w:t>
       </w:r>
     </w:p>
     <w:p xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:pkg="http://schemas.microsoft.com/office/2006/xmlPackage" xmlns:str="http://exslt.org/strings" xmlns:fn="http://www.w3.org/2005/xpath-functions">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">●</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">Type B are 2U single CPU dual GPU high-RAM large scratch-space systems (7 nodes)</w:t>
+        <w:t xml:space="preserve">All computing equipment is housed in data centers with redundant cooling systems, redundant battery-backed UPS, and diesel generator backed-up power systems. The department has relationships with Amazon to perform HIPAA-compliant storage and processing on AWS. The department also has a full-access, remote control network to facilitate rapid system repair and recovery using dedicated, out-of-band connectivity to each system.</w:t>
       </w:r>
     </w:p>
     <w:p xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:pkg="http://schemas.microsoft.com/office/2006/xmlPackage" xmlns:str="http://exslt.org/strings" xmlns:fn="http://www.w3.org/2005/xpath-functions">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">○</w:t>
-[...239 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...83 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">Two servers dedicated to natural language processing and large language models (LLMs)</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> are also deployed within the department, allowing for analysis of clinical notes and sensitive textual PHI data from EHRs and for transfer learning of generic LLMs for studies being performed by the department's researchers.</w:t>
       </w:r>
     </w:p>
     <w:p xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:pkg="http://schemas.microsoft.com/office/2006/xmlPackage" xmlns:str="http://exslt.org/strings" xmlns:fn="http://www.w3.org/2005/xpath-functions">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Imaging Resources:</w:t>
       </w:r>
     </w:p>
     <w:p xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:pkg="http://schemas.microsoft.com/office/2006/xmlPackage" xmlns:str="http://exslt.org/strings" xmlns:fn="http://www.w3.org/2005/xpath-functions">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The EICF AI Image Extraction and De-Identification Core (AI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t xml:space="preserve">2</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">EC) provided large-scale imaging extraction and de-identification services to researchers throughout Emory School of Medicine. AI</w:t>
@@ -1578,51 +1466,143 @@
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ＭＳ ゴシック">
     <w:charset w:val="4E"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:pkg="http://schemas.microsoft.com/office/2006/xmlPackage" xmlns:str="http://exslt.org/strings" xmlns:fn="http://www.w3.org/2005/xpath-functions"/>
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:pkg="http://schemas.microsoft.com/office/2006/xmlPackage" xmlns:str="http://exslt.org/strings" xmlns:fn="http://www.w3.org/2005/xpath-functions">
+  <w:abstractNum w:abstractNumId="0">
+    <w:nsid w:val="099A08C1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+</w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
   <w:zoom w:percent="140"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:savePreviewPicture/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00C04F10"/>
     <w:rsid w:val="00042D86"/>
     <w:rsid w:val="000629CC"/>
     <w:rsid w:val="00181FD4"/>
     <w:rsid w:val="00187EAF"/>
     <w:rsid w:val="001F2243"/>
     <w:rsid w:val="002C44F1"/>
     <w:rsid w:val="003A7E12"/>