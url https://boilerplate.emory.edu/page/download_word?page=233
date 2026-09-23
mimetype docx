--- v0 (2025-11-03)
+++ v1 (2026-09-23)
@@ -71,126 +71,126 @@
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Overnight Polysomnography testing (PSG) with and without PAP</w:t>
       </w:r>
     </w:p>
     <w:p xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Nap studies (PSG)</w:t>
+        <w:t xml:space="preserve">Multiple Sleep Latency testing (MSLT)</w:t>
       </w:r>
     </w:p>
     <w:p xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Multiple Sleep Latency testing (MSLT)</w:t>
+        <w:t xml:space="preserve">Maintenance of wakefulness testing (MWT)</w:t>
       </w:r>
     </w:p>
     <w:p xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Maintenance of wakefulness testing (MWT)</w:t>
+        <w:t xml:space="preserve">Home Sleep Apnea Testing (HSAT), including Type 3 and Type 4 devices</w:t>
       </w:r>
     </w:p>
     <w:p xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Home Sleep Apnea Testing (HSAT)</w:t>
+        <w:t xml:space="preserve">Actigraphy</w:t>
       </w:r>
     </w:p>
     <w:p xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Phlebotomy during testing</w:t>
+        <w:t xml:space="preserve">Sleep study scoring (PSG and HSAT)</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Actigraphy</w:t>
+        <w:t xml:space="preserve">Sleep study interpretation</w:t>
       </w:r>
     </w:p>
     <w:p xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Sleep study scoring (PSG and HSAT)</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">Phlebotomy during testing</w:t>
       </w:r>
     </w:p>
     <w:p xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:pkg="http://schemas.microsoft.com/office/2006/xmlPackage" xmlns:str="http://exslt.org/strings" xmlns:fn="http://www.w3.org/2005/xpath-functions">
       <w:r>
         <w:t xml:space="preserve">Equipment</w:t>
       </w:r>
     </w:p>
     <w:p xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:pkg="http://schemas.microsoft.com/office/2006/xmlPackage" xmlns:str="http://exslt.org/strings" xmlns:fn="http://www.w3.org/2005/xpath-functions">
       <w:r>
         <w:t xml:space="preserve">Trained technologists and staff schedule, coordinate, and perform the sleep studies for the Core Lab, which </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">maintains</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> study data on its server. To collect study data, the lab is equipped with Nox Polysomnography software, which can perform the following:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>