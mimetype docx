--- v0 (2025-12-25)
+++ v1 (2026-09-24)
@@ -293,77 +293,74 @@
         <w:t xml:space="preserve">The Center for Cystic Fibrosis and Airways Disease Research (CF-AIR) is the home for two research programs, one focused on cystic fibrosis (CF), and one focused on asthma. Research in other airway diseases, such as COPD and non-CF bronchiectasis, also is of interest.</w:t>
       </w:r>
     </w:p>
     <w:p xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:pkg="http://schemas.microsoft.com/office/2006/xmlPackage" xmlns:str="http://exslt.org/strings" xmlns:fn="http://www.w3.org/2005/xpath-functions">
       <w:r>
         <w:t xml:space="preserve">·</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Children's Center for Pediatric Cellular Therapies (CPCT)</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">: The Center for Pediatric Cellular Therapies provides the leadership and expertise necessary to bring cellular therapies now being developed in the lab, to the bedside. The Center provides an academic home for the entire spectrum of investigators -- basic, translational, and clinical researchers -- working in cell therapy. The overall goal of this center is to streamline the translation of our scientific discoveries into early clinical trials.</w:t>
       </w:r>
     </w:p>
     <w:p xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:pkg="http://schemas.microsoft.com/office/2006/xmlPackage" xmlns:str="http://exslt.org/strings" xmlns:fn="http://www.w3.org/2005/xpath-functions">
       <w:r>
         <w:t xml:space="preserve">·</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">       </w:t>
+        <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">Center for Clinical Outcomes Research and Public Health (CORPH)</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">The Center synergizes with Children’s Healthcare of Atlanta's plans for new wellness initiatives impacting the health of Georgia’s children</w:t>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Research and Epidemiology for Adolescent and Child Health (REACH) Center</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">: The REACH Center  was established as the Center for Clinical Outcomes Research and Public Health (CORPH) in January 2011 and is a research center focused on clinical outcomes and public health that promotes the development and oversight of high-quality epidemiologic and clinical research within the Department of Pediatrics at Emory University and Children’s Healthcare of Atlanta. It was reconceptualized as the REACH Center in 2024. REACH is dedicated to reducing the burden of disease among pediatric populations in Georgia and beyond. Through impactful population-based research, the REACH Center addresses the causes of diseases among children, as well as the outcomes these individuals face. The Center also prioritizes education by training clinicians and scientists in pediatric epidemiology and population-health research while disseminating findings to healthcare professionals and researchers worldwide.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">The REACH Center advances pediatric health through five key pillars of research: Public Health Genomics, Socio-Environmental Health, Therapeutic Outcomes &amp; Supportive Care, Transitions in Care &amp; Long-term Outcomes, and Rural &amp; Global Health. These pillars are supported by foundational disciplines in Epidemiology, Environmental Sciences, Behavioral Sciences, Health Services Research, Biostatistics, and Research Informatics—ensuring a comprehensive, data-driven approach to improving child and adolescent health locally and globally.</w:t>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:pkg="http://schemas.microsoft.com/office/2006/xmlPackage" xmlns:str="http://exslt.org/strings" xmlns:fn="http://www.w3.org/2005/xpath-functions">
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:pkg="http://schemas.microsoft.com/office/2006/xmlPackage" xmlns:str="http://exslt.org/strings" xmlns:fn="http://www.w3.org/2005/xpath-functions">
       <w:r>
         <w:t xml:space="preserve">·</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Center for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Viroscience and Cure (CVC):</w:t>
       </w:r>
       <w:r>