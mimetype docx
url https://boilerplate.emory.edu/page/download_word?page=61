--- v0 (2025-10-13)
+++ v1 (2026-09-28)
@@ -178,54 +178,59 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve">        </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">The Pediatric General Equipment Core and Specimen Processing</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> is located within Emory-Children’s Center (ECC) and the Health Science Research Building (HSRB). It provides access to shared equipment to all Emory and Children’s affiliated investigators. Shared equipment includes ultracentrifuges, RT-PCR, gel documentation systems, TopCount system, developer, and specimen processing resources.</w:t>
       </w:r>
     </w:p>
     <w:p xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:pkg="http://schemas.microsoft.com/office/2006/xmlPackage" xmlns:str="http://exslt.org/strings" xmlns:fn="http://www.w3.org/2005/xpath-functions">
       <w:r>
         <w:t xml:space="preserve">·</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">        </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">The Pediatrics Grant Editing/Manuscript Support (GEMS) Core</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> provides expertise to assist with the final editing of extramural grant applications and/or manuscripts reporting data generated from our pediatric research programs. Highly qualified grant consultants work one-on-one with fellows and junior faculty towards building a research track record and securing extramural funding.</w:t>
+        <w:t xml:space="preserve">The Pediatric Research Development Core (PRDC) </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">provides expertise to assist with various stages and types of scientific research communication. The PRDC has three overlapping arms of service for the Department of Pediatrics: Education and Training, Proposal Development, and Technical Editing. These three arms provide a support system to optimize a researcher's career at all career stages.</w:t>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:pkg="http://schemas.microsoft.com/office/2006/xmlPackage" xmlns:str="http://exslt.org/strings" xmlns:fn="http://www.w3.org/2005/xpath-functions">
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:pkg="http://schemas.microsoft.com/office/2006/xmlPackage" xmlns:str="http://exslt.org/strings" xmlns:fn="http://www.w3.org/2005/xpath-functions">
       <w:r>
         <w:t xml:space="preserve">·</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">        </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">The Pediatric Heart Diseases Data Registry Core </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">provides access to a rich registry of surgical, catheter-based, and electrophysiologic studies and interventions for multiple pediatric heart diseases. This core provides consultation assistance and can run queries, compile data, and conduct analyses for investigators wishing to perform outcome studies related to pediatric heart diseases. All requests will be subject to review/approval to ensure match with an outcomes research scope and to ensure all compliance requirements are met.</w:t>
       </w:r>
     </w:p>
     <w:p xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:pkg="http://schemas.microsoft.com/office/2006/xmlPackage" xmlns:str="http://exslt.org/strings" xmlns:fn="http://www.w3.org/2005/xpath-functions">
       <w:r>
         <w:t xml:space="preserve">·</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">        </w:t>